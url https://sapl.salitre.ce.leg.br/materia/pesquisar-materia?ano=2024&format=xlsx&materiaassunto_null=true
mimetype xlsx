--- v0 (2026-02-05)
+++ v1 (2026-05-08)
@@ -54,437 +54,437 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>silvio</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/19/requrimento_07.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/19/requrimento_07.pdf</t>
   </si>
   <si>
     <t>requerimento</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/20/requerimento_08.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/20/requerimento_08.pdf</t>
   </si>
   <si>
     <t>requerimento 08</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/21/requirimento_09.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/21/requirimento_09.pdf</t>
   </si>
   <si>
     <t>requerimento 09</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Antônio Ednaldo</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/</t>
+    <t>http://sapl.salitre.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Teste</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ementa teste</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_10.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_10.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA ÁGUA DOCE NO POÇO PROFUNDO DO SITIO CERVEJA.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_011_2024_silvio.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_011_2024_silvio.pdf</t>
   </si>
   <si>
     <t>Requer ao Governo do estado do Ceará através da secretaria do desenvolvimento agrário. A INCLUSÃO DO MUNICÍPIO DE SALITRE NO PROJETO SERTÃO VIVO</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CARLINHOS DA BULANDEIRA</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/34/requerimento_000.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/34/requerimento_000.pdf</t>
   </si>
   <si>
     <t>REQUERER EM CARÁTER DE URGENCIA A CRIAÇÃO DE COMISSÃO DE ACOMPANHAMENTO DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/36/requerimento08-11-2024_07.29.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/36/requerimento08-11-2024_07.29.pdf</t>
   </si>
   <si>
     <t>Requer a realização de audiência pública.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PAULO DO ESPIRITO SANTO</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/40/requirimento_de_paulo_21-11-2024_14.23.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/40/requirimento_de_paulo_21-11-2024_14.23.pdf</t>
   </si>
   <si>
     <t>REQUER UMA AUDIÊNCIA PÚBLICA</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/44/requerimento.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/44/requerimento.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº12/2024 DE AUTORIA DO VEREADOR SILVIO PINTO</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Ceará - TCE - CE</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/18/parecer_previo.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/18/parecer_previo.pdf</t>
   </si>
   <si>
     <t>QUE SOBRE PRESTAÇAO DE CONTAS DO GOVERNO DO EX GESTOR RONDILSON RIBEIRO , REFERENTE AO EERCICIO 2020</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/26/parecer.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/26/parecer.pdf</t>
   </si>
   <si>
     <t>parecer prévio n 159</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Executivo - EX</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/14/09-prefeitura_municipal_de_salitre.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/14/09-prefeitura_municipal_de_salitre.pdf</t>
   </si>
   <si>
     <t>09/2024 do poder Executivo. Dispõe sobre as diretrizes Orçamentária do Município de Salitre para o Exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/17/salitre.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/17/salitre.pdf</t>
   </si>
   <si>
     <t>014/2024 do poder Executivo. Institui autoriza o poder executivo municipal, através da Secretaria Municipal de Salitre/Ce Com base na portaria GM/MS número 3.493, De 10 de abril de 2024, que institui nova metodologia de com financiamento federal do piso de atenção primária à saúde no âmbito do sistema único de saúde (sus), A realizar no matização da utilização dos recursos financeiros referente ao componente de qualidade para as equipes de Saúde da Família (ESF), Equipes de Saúde bucal (ESB) Equipes multiprofissionais (EMULTI), Dos do município de Salitre revogar as leis municipais n 371/2021, de 10 de março de 2021 e Lei n 421/2022, de 20 de junho de 2022 na forma que indica e das outras providências</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>015/2024 do Poder Executivo. Que Altera a Lei municipal nº 471/2024 e dá outras providências</t>
   </si>
   <si>
     <t>altera lei 417 de 2024</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_017.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_017.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ADOLECENTE APRENDIZ NO AMBITO DA ADMINISTRAÇAO PUBLICA DO MUNICIPIO DE SALITRE</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_de_resolucao_06_12-09-2024_11.03.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_de_resolucao_06_12-09-2024_11.03.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentaria Exercício de 2024</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/30/proposta_orcamento_exercicio_2024.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/30/proposta_orcamento_exercicio_2024.pdf</t>
   </si>
   <si>
     <t>proposta Orçamentaria Exercício 2025</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_018_de_2024.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_018_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO VIGENTE ORÇAMENTO PARA OS FINS QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/46/pl_19.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/46/pl_19.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°19/2024. DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO VIGENTE ORÇAMENTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Plenário - PLE</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/11/oficio_de_n_37_2024.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/11/oficio_de_n_37_2024.pdf</t>
   </si>
   <si>
     <t>Ofício Nº 37/2024/CSBHAJ</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recomendação</t>
   </si>
   <si>
     <t>Externo - EXT</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/15/recomendacao003.2024_1.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/15/recomendacao003.2024_1.pdf</t>
   </si>
   <si>
     <t>nº003/2024/P38ºZE</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_resolucao_06_12-09-2024_11.03.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_resolucao_06_12-09-2024_11.03.pdf</t>
   </si>
   <si>
     <t>subsídios dos agentes políticos - vereadores  2025- 2028</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Cláudia Lavor</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA DO CATÓLICO NO MUNICIPIO DE SALITRE ESTADO DO CEARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE AÇÕES PREVENTIVAS À DEPRESSÃO E AO SUICÍDIO ENTRES CRIANÇAS, JOVENS E ADOLECENTES NA REDE MUNICIPAL DE ENSINO DO MUNICIPIO DE SALITRE CEARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/39/emenda_atitiva_1-11-2024_14.41.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/39/emenda_atitiva_1-11-2024_14.41.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI ORÇAMENTARIA ANUAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/41/emenda_impositiva_202521-11-2024_14.44.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/41/emenda_impositiva_202521-11-2024_14.44.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS DOS VEREADORES _x000D_
  - CARLOS ANTÔNIO DE SOUZA_x000D_
 - ERIDIANA RIBEIRO DA SILVA_x000D_
 - ANTONIA CLÁUDIA ALENCAR DE LAVOR_x000D_
 - MARIA DO SOCORRO DE ALENCAR         _x000D_
 - ANTÔNIO EDINALDO DE MORAIS         _x000D_
 - ANTÔNIO SILVIO PINTO LIMA            _x000D_
 - ANTÔNIO MARCIEL DOS SANTOS           _x000D_
 - FRANCISCO AQUINO DE SOUZA_x000D_
 - MARIA DE FÁTIMA SILVA SOUZA_x000D_
 -  FRANCISCO PAULO PEREIRA_x000D_
 - JOSÉ ELDER BATISTA PEREIRA</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>​José Elder</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/45/imenda_impositiva_novinho.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/45/imenda_impositiva_novinho.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº011/2024, DE AUTORIA DO VEREADOR JOSÉ ELDER</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>CLR - Comissão de Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/47/emenda....pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/47/emenda....pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 01/2024</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>REQUERIMENTO USO DA PALAVRA EM TRIBUNA LIVRE</t>
   </si>
   <si>
     <t>Protocolo - PROT</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/35/requerimento_uso_da_palavra_17-10-2024_15.22.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/35/requerimento_uso_da_palavra_17-10-2024_15.22.pdf</t>
   </si>
   <si>
     <t>USO DA PALAVRA</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>cont</t>
   </si>
   <si>
     <t>convite</t>
   </si>
   <si>
     <t>I SEMINARIO DE RECURSOS HIDRICOS DO FEST BERRO DE TAUA</t>
   </si>
   <si>
     <t>43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -806,68 +806,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/19/requrimento_07.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/20/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/21/requirimento_09.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_011_2024_silvio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/34/requerimento_000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/36/requerimento08-11-2024_07.29.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/40/requirimento_de_paulo_21-11-2024_14.23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/44/requerimento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/18/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/26/parecer.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/14/09-prefeitura_municipal_de_salitre.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/17/salitre.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_de_resolucao_06_12-09-2024_11.03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/30/proposta_orcamento_exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_018_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/46/pl_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/11/oficio_de_n_37_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/15/recomendacao003.2024_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_resolucao_06_12-09-2024_11.03.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/39/emenda_atitiva_1-11-2024_14.41.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/41/emenda_impositiva_202521-11-2024_14.44.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/45/imenda_impositiva_novinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/47/emenda....pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/35/requerimento_uso_da_palavra_17-10-2024_15.22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/19/requrimento_07.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/20/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/21/requirimento_09.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_011_2024_silvio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/34/requerimento_000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/36/requerimento08-11-2024_07.29.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/40/requirimento_de_paulo_21-11-2024_14.23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/44/requerimento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/18/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/26/parecer.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/14/09-prefeitura_municipal_de_salitre.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/17/salitre.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_de_resolucao_06_12-09-2024_11.03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/30/proposta_orcamento_exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_018_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/46/pl_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/11/oficio_de_n_37_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/15/recomendacao003.2024_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_resolucao_06_12-09-2024_11.03.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/39/emenda_atitiva_1-11-2024_14.41.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/41/emenda_impositiva_202521-11-2024_14.44.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/45/imenda_impositiva_novinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/47/emenda....pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2024/35/requerimento_uso_da_palavra_17-10-2024_15.22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>