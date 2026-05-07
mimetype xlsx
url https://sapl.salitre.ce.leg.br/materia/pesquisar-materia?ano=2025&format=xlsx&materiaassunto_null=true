--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -10,134 +10,134 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1228" uniqueCount="545">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1244" uniqueCount="551">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/52/indicativo_0011.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/52/indicativo_0011.pdf</t>
   </si>
   <si>
     <t>EMENTA: INDICA AO PREFEITO MUNICIPAL DE SALITRE A CONTRUÇÃO DE PASSAGEM MOLHADA</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/53/indicativo_0021.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/53/indicativo_0021.pdf</t>
   </si>
   <si>
     <t>EMENTA: RECUPERAÇÃO E REFORMA DE PRAÇA PÚBLICA</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IRMÃO MARCIEL</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/54/indicativo_003.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/54/indicativo_003.pdf</t>
   </si>
   <si>
     <t>EMENTA: LIMPEZA E RECONSTRUÇÃO DE AÇUDE PÚBLICO</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/</t>
+    <t>http://sapl.salitre.ce.leg.br/media/</t>
   </si>
   <si>
     <t>REFORMA DA UBS DO SITIO CAMPESTRE</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ENTREGA DO LEITE AS FAMÍLIAS CADRASTRADA NO PROGRAMA PAA</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CLAUDIO BARBOZA</t>
   </si>
   <si>
     <t>Garantias de professores com graduação nas salas de aula</t>
   </si>
@@ -195,1679 +195,1701 @@
   <si>
     <t>79</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>INDICATIVO 0012/2025: DE AUTORIA DO VEREADOR GILMAR ESTEVAM, INDICA REFORMA DA PRAÇA NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>INDICATIVO 0013 /2025: DE AUTORIA DO VEREADOR ANTONIO MACIEL, INDICA PATROLAMENTO DA LADEIRA DE SALES A CONGREGAÇÃO ASSEMBLEIA DE DEUS TEMPLO CENRAL NA SERRA DAS MANGUEIRAS, VIZINHO A MANOEL VICENTE.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/83/indicativo_014_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/83/indicativo_014_001.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, patrolagem estradas vicinais dos sítios: barra das baixas, roncador, Pedroso, cerveja, campestre, coqueiro, coqueiro de cima, João bezerra, água azul e Angico</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>silvio</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/84/indicativo_015_001_1.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/84/indicativo_015_001_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO_x000D_
 MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETÁRIA DE OBRAS, QUE_x000D_
 SEJA FEITA A RECUPERAÇÃO_x000D_
 DAS QUADRAS DE ESPORTES DO_x000D_
 ALTO ALEGRE DONA MUNDA,_x000D_
 COMO TAMBÉM A QUADRA DE_x000D_
 ESPORTES DA ESCOLA DO ALTO_x000D_
 F' DE ASSIS LEITE.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/85/indicativo_016_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/85/indicativo_016_001.pdf</t>
   </si>
   <si>
     <t>: INDICA O MUNICIPIO_x000D_
 ATRAVÉS DA SECRETARIÀ DE_x000D_
 EDUCAÇÃO ADQUIRIR UM POLO_x000D_
 DE EDUCAÇÃO À DISTANCIA DE _x000D_
 SALITRE EM PARCERIA COM A_x000D_
 SECITECE CAPS E AS_x000D_
 UNIVERSIDADES.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/86/indicativo_017_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/86/indicativo_017_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS REALIZAR LIMPEZA COM URGÊNCIA DO AÇUDE VELHO SITUADO NO CENTRO DA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/87/indicativo_018_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/87/indicativo_018_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO_x000D_
 MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DE SAÚDE QUE_x000D_
 IMPLANTE NO HOSPITAL DE_x000D_
 PEQUENO PORTE  O CENTRO DE_x000D_
 REFERÊNCIA DA MULITFR_x000D_
 SALITRENSE.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>COP - Comissão de Obras Públicas,Ação e Urbanismo ,Ecologia ,Meio Ambiente,Saúde,Educação</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/88/indicativo_019_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/88/indicativo_019_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE O MUNICIPIO ASSUMA TODOS OS CEMITERIOS PUBLICOS ATRAVES DA DOAÇÃO DOS TERRENOS E IMPLANTAÇÃO DE MELHORIAS DE INFRAESTRUTURA, ENERGIA, MUROS, ARBORIZAÇÃO E AGUA SE NECESSARIO</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/89/indicativo_020_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/89/indicativo_020_001.pdf</t>
   </si>
   <si>
     <t>INDICA O PREFEITO_x000D_
 MUNICIPAL ATRAVÉS DA_x000D_
 SECRETARIA DO MEIO_x000D_
 AMBIENTE E SECRETARIA DE_x000D_
 SAÚDE DO MUNICIPIO_x000D_
 REALIZAR A COLOCAÇÃO DE_x000D_
 TAMBORES PARA COLETA DO_x000D_
 LIXO NA COMUNIDADE DO_x000D_
 RONCADOR E VISITA DA EQUTPE_x000D_
 DOS AGENTES COMUNITÁRIOS_x000D_
 DE ENDEMIAS PARA COMBATER_x000D_
 A PROLIFERAÇÃO DO_x000D_
 MOSQUITO DA DENGUE.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/90/indicativo_021_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/90/indicativo_021_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE COLOQUE UMA LAMPADA NO CEMITERIO  DO SITIOBULANDETRA DOS ESTEVÃO</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>JOEL LIMA</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/96/indicativo_22_002.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/96/indicativo_22_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA FEITA A REFORMA DA QUADRA DA COMUNIDADE LAGOA DOS CRIOULOS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/97/indicativo_23_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/97/indicativo_23_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA FEITA A REFORMA DA PRAÇA DA LAGOA DOS_x000D_
 CRIOULOS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/116/camscanner_16-05-2025_08.44.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/116/camscanner_16-05-2025_08.44.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/117/denominacao_de_rua_e_da_outras_providencias._.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/117/denominacao_de_rua_e_da_outras_providencias._.pdf</t>
   </si>
   <si>
     <t>Projeto de lei dispõe sobre denominação de rua e dá outras providências.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/121/paulo_1_.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/121/paulo_1_.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que obtenha abastecimento de água no sítio jacarandá.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que obtenha abastecimento de água no sítio Serra velha.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/125/anatel_.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/125/anatel_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para estação transmissora de radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações- ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/127/inclui_no_calendario_oficial_eventos_do_municipio_de_salitre_as_festas_dos_padroeiros_.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/127/inclui_no_calendario_oficial_eventos_do_municipio_de_salitre_as_festas_dos_padroeiros_.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos do município de Salitre as festa dos padroeiros das seguintes comunidades e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_projeto_de_lei_n008_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_projeto_de_lei_n008_001.pdf</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública a associação comunitária Maria de Lourdes Dias Pereira do sítio Espírito Santo e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Acassio</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/138/indicativo__27-_acassio_batista.docx</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/138/indicativo__27-_acassio_batista.docx</t>
   </si>
   <si>
     <t>Indica a câmara municipal de Salitre e dá outras providências</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>maria</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/139/indicativo__28-_maria_de_fatima.docx</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/139/indicativo__28-_maria_de_fatima.docx</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/140/indicativo__29-_silvio_pinto.docx</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/140/indicativo__29-_silvio_pinto.docx</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/142/indicativo__30-_gilmar_02_.docx</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/142/indicativo__30-_gilmar_02_.docx</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/148/indicativo_no32_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/148/indicativo_no32_001.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Atraves da Secretaria de obras a reparação do monumento de São Francisco, conhecido como Morro da Cruz.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/149/indicativo_no33_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/149/indicativo_no33_001.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretario de Saúde e ao prefeito municipal, para implantar o serviço odontologico (dentista) no ponto de apoio do sitio Espirito Santo.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/150/indicativo_no34_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/150/indicativo_no34_001.pdf</t>
   </si>
   <si>
     <t>Indica ao secretario de obras e ao prefeito municipal, para que implante meio fio demarcando local de passagem de carro da funeraria dentro de cemiterio</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/158/indicativo_035.2025_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/158/indicativo_035.2025_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE OBRAS E AO PREFEITO MUNICIPAL, A CONSTRUÇÃO DE UMA COBERTURA PARA ESTACIONAMENTO DE AMBULÂNCIAS DO HOSPITAL DE PEQUENO PORTE SÃO FRANCISCO</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_09_002.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_09_002.pdf</t>
   </si>
   <si>
     <t>lndica ao Poder Executivo Municipal,_x000D_
 Excelentíssimo Senhor Prefeito de_x000D_
 Salitre/CE a Criação de um Programa_x000D_
 de Subsídio Municipal complementar_x000D_
 ao "Minha Casa, Minha Vida",_x000D_
 utilizando áreas institucionais_x000D_
 disponíveis para Viabilizar Moradias_x000D_
 de lnteresse Social no Município de_x000D_
 Salitre, com Prioridade também aos_x000D_
 Servidores Públicos Municipais em_x000D_
 geral e Conselheiros Tutelares</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_10_002.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_10_002.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor_x000D_
 Prefeito Municipal de Salitre-CE,_x000D_
 com cópia à Secretaria Municipal_x000D_
 de Assistencial Social, a_x000D_
 implantação do Projeto Aquarela_x000D_
 - Aprender a Fazer Fazendo.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/164/indicativo_36_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/164/indicativo_36_001.pdf</t>
   </si>
   <si>
     <t>INDICA, após discussão e aprovação em Plenário: _x000D_
 AO SENHOR PREFEITO MUNICIPAL DE SALITRE_x000D_
 Que se estude a viabilidade da criação de um programa de auxílio para custeio de despesas_x000D_
 com deslocamento dos profissionais da educação da rede municipal de ensino.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/179/indicativo_no_38_silvio_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/179/indicativo_no_38_silvio_001.pdf</t>
   </si>
   <si>
     <t>INDICATIVO PARA A COMUNIDADE BULANDEIRA DOS CLEMENTINOS:_x000D_
 FAZER A RECUPERÂÇÃO DÀ BASE DO POÇO PROFUNDO E COLOCAÇÃO_x000D_
 DE BOMBA PARA FUNCIONAMENTO DA MESMA QUE ESTA SEM USO</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/180/indicativo_no_37_claudio_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/180/indicativo_no_37_claudio_001.pdf</t>
   </si>
   <si>
     <t>Vereador Francisco de Souza Barboza, no uso das atribuições que Ihe confere o_x000D_
 Regimento Interno desta Casa Legislativa e a Artigo da Lei Orgânica do Município_x000D_
 da Lei Orgânica Municipal INDICA, após discussão e aprovação em Plenário.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/182/indicativo_39_paulo_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/182/indicativo_39_paulo_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETARIO DE OBRAS E_x000D_
 AO PREFEITO MUNICIPAL,_x000D_
 QUE SEJA REALIZADA  A_x000D_
 ESCAVAÇÃO DOS BURACOS_x000D_
 PARA A CONSTRUÇÃO DAS_x000D_
 CISTERNAS DESTINADAS AO_x000D_
 MUNICÍPIO</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/183/indicativo_40_joel_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/183/indicativo_40_joel_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO_x000D_
 PREFEITO MUNICIPAL E À_x000D_
 SECRETARIA MUNICIPAL DE_x000D_
 OBRAS A CONSTRUÇÃO DE_x000D_
 BANHEIROS E VESTURIO NA_x000D_
 QUADRÂ POLIESPORTIVA DA_x000D_
 COMUMDADE LAGOA DOS_x000D_
 CRIOULOS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/186/indicativo_41_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/186/indicativo_41_001.pdf</t>
   </si>
   <si>
     <t>EMENTA: INDICA AO_x000D_
 PREFEITO MUNICIPAL E À_x000D_
 SECRETÁRIO MUNICIPAL DE _x000D_
 OBRAS A CONSTRUÇÃO DE_x000D_
 UMA QUADRA COBERTA NO_x000D_
 DISTRITO CALDEIRÃO.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/187/indicativo_42_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/187/indicativo_42_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA_x000D_
 E AMPLIAÇÃO DA ESTRUTURA_x000D_
 INTERNA E EXTERNA, BEM COMO_x000D_
 A CLIMATIZAÇÃO E_x000D_
 MELHORAMENTO DOS_x000D_
 EQUIPAMENTOS DE SISTEMA DE_x000D_
 INFORMAÇÀO NAS SALAS DE_x000D_
 ATENDIMENTO DÁ UNIDADE _x000D_
 BÁSICA DE SAÚDE (UBS) Do_x000D_
 DISTRITO CALDEIRÃO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/188/indicativo_43_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/188/indicativo_43_001.pdf</t>
   </si>
   <si>
     <t>SOLICTTA A_x000D_
 INSTALAÇÃO DE APARELHOS_x000D_
 DE AR.COIDICIONADO E A_x000D_
 REFORMA DO TETO NAS_x000D_
 SALAS DE AULA DA ESCOLA_x000D_
 JOSÉ VALDEMIRO,_x000D_
 LOCALIZADA NO DISTRITO_x000D_
 CALDEIRÃO.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/189/indicativo_44_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/189/indicativo_44_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A_x000D_
 LIMPEZA  DO AÇUDE DA_x000D_
 LOCALIDADE DE LAGOA DOS_x000D_
 CRIOULOS, NESTE MUNICÍPIO _x000D_
 DE SALITRE.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/190/indicativo_45_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/190/indicativo_45_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A_x000D_
 INSTALAÇÃO DE ILUMINAÇÃO_x000D_
 PÚBLICA NO CEMITÉRIO DA_x000D_
 LOCALIDADE DE LAGOA DOS_x000D_
 CRIOULOS, NESTE MUNICÍPIO_x000D_
 DE SALITRE.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/191/indicativo_46_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/191/indicativo_46_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA DE OBRAS DE SALITRE/CE A LIMPEZA DO AÇUDE DA LOCALIDADE MARGARIDA.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/192/indicativo_47_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/192/indicativo_47_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA DE OBRAS A_x000D_
 RECUPERAÇÃO DA PRAÇA DA_x000D_
 CAPELA, LOCALIZADA NO_x000D_
 SÍTIO CAVALCANTE</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/193/indicativo_48_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/193/indicativo_48_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA DE OBRAS O_x000D_
 CALÇAMENTO NO ALTO DO DISTRITO CALDEIRÃO, TRECHO COMPREENDIDO_x000D_
 ENTRE A RESIDÊNCIA DE PRETINHA ATE A RESIDÊNCIA DE DONA MARJA DE CHICO_x000D_
 PARAÍBA.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>josa</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/194/indicativo_49_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/194/indicativo_49_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA DE OBRAS A RESTAURAÇÃO DA ESTRADA QUE LIGA A SEDE DO MUNICÍPIO DE SALITRE À ESCOLA UO SÍTIO JACARANDÁ</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/195/indicativo_50_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/195/indicativo_50_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA DE OBRAS A RECUPERAÇÃO DA PRAÇA DA CAPELA E A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO TRECHO QUE VAI DA PRAÇA DA CAPELA ATÉ O ALTO DO DISTRITO CALDEIRÃO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/196/indicativo_51_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/196/indicativo_51_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DAS PRAÇAS DAS_x000D_
 LOCALIDADES BULANDEIRA E CHAPADA DO ALEGRE.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/197/indicativo_53_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/197/indicativo_53_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MURADA DO CEMITÉRIO DO  DISTRITO CALDEIRÃO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>CARLINHOS DA BULANDEIRA</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/198/indicativo_53_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/198/indicativo_53_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E MANUTENÇÃO NOS AÇUDES DA SERRA VELHA, PAPAGAIO E_x000D_
 BULANDEIRA.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>EDICARLOS DIAS</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/199/indicativo_54_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/199/indicativo_54_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E AMPLIAÇÃO DAS ESCOLAS DAS LOCALIDADES OLHO D'ÁGUA E JACARANDÁ.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/200/indicativo_55_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/200/indicativo_55_001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE ILUMINAÇÃO NO_x000D_
 CEMITÉRIO DAS MILHÃNS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/205/indicativo_56_.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/205/indicativo_56_.pdf</t>
   </si>
   <si>
     <t>Aluguel de imóvel no município de Juazeiro para acolhimento de acompanhantes de pacientes internados.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/209/indicativo_057_-_marciel.docx</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/209/indicativo_057_-_marciel.docx</t>
   </si>
   <si>
     <t>EMENTA: INDICA AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE OBRAS A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA, TRAVESSA BELA VISTA ATE A RUA ANTONIO LEITE DE ALENCAR.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/210/indicativo_59_marciel_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/210/indicativo_59_marciel_001.pdf</t>
   </si>
   <si>
     <t>EMENTA: INDICA AO_x000D_
 EXCELENTÍSSIMO SENHOR_x000D_
 PREFEITO MUNICIPAL DE_x000D_
 SALITRE E AO SECRETÁRIO_x000D_
 DE OBRAS A REALIZAÇÃO DE_x000D_
 ENCAPAMENTO ASFÁLTICO_x000D_
 NO TRECHO COMPREENDIDO_x000D_
 DO POSTO DE ROBERTO ATÉ O_x000D_
 FINAL DO CALÇAMENTO,_x000D_
 SENTIDO AO DISTRITO LAGOA_x000D_
 DOS CRIOULOS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/110/votos_de_congratulacao_embrapa.docx</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/110/votos_de_congratulacao_embrapa.docx</t>
   </si>
   <si>
     <t>Votos de congratulações aos 50 anos da Embrapa.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/111/votos_de_congratulacao.docx</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/111/votos_de_congratulacao.docx</t>
   </si>
   <si>
     <t>Votos de congratulações aos 35 anos da Embrapa.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/159/mocao_03.2025_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/159/mocao_03.2025_001.pdf</t>
   </si>
   <si>
     <t>O vereador presidente Antônio Silva de Lima abaixo assinado no exercício de pessoas funções e prerrogativas regimentais apresenta apresentam promoção de congratulações a radio cidade fm de Campos Sales por ocasião do seu 40º aniversário.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ENVIO DA RELAÇÃO DOS CONSELHOS MUNICIPAIS Á CAMARA MUNICIPAL</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>REQUERIMENTO 002/2025: DE AUTORIA DOS VERADORES SILVIO PINTO, E IRMÃO MARCIEL REQUER AO EXCELENTISMO CHEFE DO PODER EXECUTIVO QUE SEJA CONCEDIDO REAJUSTE SALARIAL AO CONSELHO TUTELAR DO MUNICIPIO DE SALITRE- CE .</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>REQUERIMENTO 003/2025: DE AUTORIA DO VEREADOR ANTONIO SILVIO PINTO LIMA, REQUER A INCLUSÃO DO MUNICÍPIO DE SALITRE – CE NO PROGRAMA ENTRADA MORADIA, BEM COMO A LIBERAÇÃO DE CINQUENTA CASAS (50) PARA O REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/93/camscanner_03-04-2025_16.11.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/93/camscanner_03-04-2025_16.11.pdf</t>
   </si>
   <si>
     <t>Requerimento para o uso da palavra em tribuna livre.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/94/camscanner_04-04-2025_08.44.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/94/camscanner_04-04-2025_08.44.pdf</t>
   </si>
   <si>
     <t>Uso da palavra em tribuna livre</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento_2025_reniva_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento_2025_reniva_001.pdf</t>
   </si>
   <si>
     <t>Audiência pública sobre o PROJETO RENIVA - Com a participação da Sudene e embrapa</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_02.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_02.pdf</t>
   </si>
   <si>
     <t>O cumprimento das emendas apresentadas ao projeto de lei pelos nobres vereadores e aprovadas pelo plenário bem como é informações sobre seu cumprimento na íntegra ou não</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_n_05.2025_silvio_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_n_05.2025_silvio_001.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de máquina para recuperação do poço profundo_x000D_
 do Açude Novo de Baixo que se encontra sem funcionamento.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_n_06.2025_silvio_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_n_06.2025_silvio_001.pdf</t>
   </si>
   <si>
     <t>Solicita a montagem de um poço profundo na comunidade de Serra Velha</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/176/requerimento_n_04.2025_silvio_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/176/requerimento_n_04.2025_silvio_001.pdf</t>
   </si>
   <si>
     <t>Solicita o Empiçarramento e recuperação da estrada que liga a localidade de_x000D_
 Ze Mucuin aZé Pereira;</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/177/requerimento_n_03.2025_silvio_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/177/requerimento_n_03.2025_silvio_001.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de miíquina e equipe para limpeza do barreiro_x000D_
 localizado na localizada Açude Novo;</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento_n_07.2025_silvio_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento_n_07.2025_silvio_001.pdf</t>
   </si>
   <si>
     <t>Solicita a montagem de um poço proÍirndo na comunidade Sitio Apertado</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/213/parecer.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/213/parecer.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA, LEGISLAÇÃO,_x000D_
 ORÇAMENTO, FINANÇAS, TRIBUTAÇÃO, REDAÇÃO DE PROPOSIÇÕES _x000D_
 LEGISLATIVAS, APRESENTAÇÃO DE CONTAS DO MUNICÍPIO E VETO</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Rondilson de Alencar Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_lei_01-2025_-_reajuste_magisterio_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_lei_01-2025_-_reajuste_magisterio_001.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE SALITRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_02-2025_-_bolsa_musico_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_02-2025_-_bolsa_musico_001.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 229/2015, ALTERADA PELA LEI MUNICIPAL Nº 395/2021 QUE DISPÕE SOBRE O PROGRAMA BOLSA MÚSICO E DA OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/105/oficio_no_2602003_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/105/oficio_no_2602003_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA_x000D_
 DE BOLSAS DE APOIO EDUCACIONAL NA REDE_x000D_
 MUNICIPAL DE ENSINO DO MUNICÍPIO DE_x000D_
 SALITRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_04-2025_-_reforma_adm_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_04-2025_-_reforma_adm_001.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA E ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL DE SALITRE - CE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/100/mesclar_camscanner_11-04-2025_10.461.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/100/mesclar_camscanner_11-04-2025_10.461.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE_x000D_
 DESENVOLVIMENTO RURAL SUSTENTÁVEL _x000D_
 E SOLIDÁRIO (CMDS) E DÁ OUTRÁS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/101/mesclar_camscanner_11-04-2025_11.011.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/101/mesclar_camscanner_11-04-2025_11.011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE AUXÍLIO FINANCEIRO HUMANO OU MATERIAL A ENTIDADES SOCIAIS E ASSOCIAÇÕES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_executivo_lei_orcamentaria_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_executivo_lei_orcamentaria_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO _x000D_
 DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/135/mensagem_09-2025_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/135/mensagem_09-2025_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de um centro de atendimento para parentalidade atípicas no município de Salitre-Ceará, e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_n10_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_n10_001.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público municipal e dá outras providências</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/137/oficio_2705001-2025_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/137/oficio_2705001-2025_001.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal 305/2018 que disciplina o licenciamento ambiental, seus procedimentos, critérios, parâmetros e custos aplicados aos processos de licenciamento e autorização ambiental no âmbito municipal do município de Salitre/CE.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/136/piso_salarial_.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/136/piso_salarial_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos agentes comunitários de saúde e agentes de combate a endemias.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/167/pl_n13.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/167/pl_n13.pdf</t>
   </si>
   <si>
     <t>Institui a concessão de patrocínios e premiações no âmbito do município de Salitre/CE para eventos de natureza esportiva, cultural, educacional, científica e institucional, e dá outras providências.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Institui o plano municipal de cultura de Salitre e dá outras providências.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei_n_20_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei_n_20_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL. PPA DO_x000D_
 MUNICÍPIO DE SALITRE - ESTADO DO CEARÁ, _x000D_
 PARA O QUADRIÊNIO 2026 A 2029, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/145/ldo.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/145/ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARa_x000D_
 ELABORAÇÃO E EXECUÇÃO DA LEI_x000D_
 ORÇAMENTARIA ANUAL PARA O EXERCÍCIO _x000D_
 FINANCEIRO DE 2026 E DÁ OUTRÁS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/151/pl_n14.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/151/pl_n14.pdf</t>
   </si>
   <si>
     <t>Institui o programa de recuperação fiscal do município de Salitre/CE e dá outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_13_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_13_001.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONCESSÃO DE PATROCÍNIOS E_x000D_
 PREMIAÇÔES NO AMBITO DO MUNICIPIO DE_x000D_
 SALITRE/CE PARA EVENTOS DE NÂTUREZA_x000D_
 ESPORTIVA, CULTURAL, EDUCACIONAL,_x000D_
 CIENTÍFICA E INSTITUCIONAL, E DÁ OUTRAS_x000D_
 PROUDÊNCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/154/pl-11-2025_altera_a_lei_305-2018-licenciamento_ambiental.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/154/pl-11-2025_altera_a_lei_305-2018-licenciamento_ambiental.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal 305/2018 que disciplina p licenciamento ambiental, seus procedimentos, criterios, parametros e custos aplicados aos processos de licenciamento e autorização ambiental no ambito do municipio de Salitre/CE</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei_16_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei_16_001.pdf</t>
   </si>
   <si>
     <t>Institui o plano municipal de cultura de Salitre e dá outras providências</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/215/orcamento_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/215/orcamento_001.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA E DESPESA DO_x000D_
 MUNICÍPIO DE SALITRE.CE PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_n28_conselho_municipal_de_juventude_de_salitre_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_n28_conselho_municipal_de_juventude_de_salitre_001.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE_x000D_
 JUVENTUDE DE SALITRE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_n29_conselho_municipal_de_politicas_lgbtqiapnb_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_n29_conselho_municipal_de_politicas_lgbtqiapnb_001.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO_x000D_
 POLITICAS LGBTQIAPNb+_x000D_
 PROVIDÊNCIAS MUNICIPAL DE E DÁ OUTRÁS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_32_concurso_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_32_concurso_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO_x000D_
 QUADRO DE PESSOAL EFETIVO E AUTORIZA_x000D_
 REALIZAÇÃO DE CONCURSO PÚBLICO PARA_x000D_
 CARGOS VAGOS E DÁ OUTRÂS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_n_34.2025_001.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO_x000D_
+LILICA DE PROTEÇÃO ANIMAL E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_36_executivo_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_36_executivo_001.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE VACINAÇÃO NAS ESCOLAS PARA OS AS ALUNOS DA EDUCAÇÃO INFANTIL E DO ENSINO FUNDAMENTAL DAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO</t>
   </si>
   <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_40-2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE BOLSAS DE APOIO_x000D_
+CULTURAL No ÂMBITO DA SECRETARTA_x000D_
+MUNICIPAL DE CULTURA, JUVENTUDE E_x000D_
+TURISMO DE SALITRE-CE.</t>
+  </si>
+  <si>
     <t>91</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/91/oficio_sindsaude.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/91/oficio_sindsaude.pdf</t>
   </si>
   <si>
     <t>Ofício do SindSaude indicado ao prefeito municipal de Salitre.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/201/oficio_002_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/201/oficio_002_001.pdf</t>
   </si>
   <si>
     <t>Da Presidência da Câmara Municipal de Salitre/CE. À Secretaria de Saúde do Município de Salitre/CE. Carlos Antônio de Souza Junior</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/202/oficio_003_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/202/oficio_003_001.pdf</t>
   </si>
   <si>
     <t>Da Presidência da Câmara Municipal de Salitre/CE. Ao Superintendente Estadual do Detran do Ceará_x000D_
 Waldemir Catanho de Sena Júnior</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/203/oficio_004_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/203/oficio_004_001.pdf</t>
   </si>
   <si>
     <t>Da Câmara Municipal Ao Excelentíssimo Senhor_x000D_
 Secretário das Cidades do Estado do Ceará</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_decreto_legislativo_001.2025_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_decreto_legislativo_001.2025_001.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A CONCESSÃO DE TITULO DE_x000D_
 CIDADÃO SALITRENSE AO ILUSTRE PASTOR_x000D_
 LINARDO FERREIRA DE ALMEIDA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_decreto_legislativo_002.2025_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_decreto_legislativo_002.2025_001.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A CONCESSÃO DE TÍTULO DE_x000D_
 CIDADÂ SALITRENSE A ILUSTRE PASTORA_x000D_
 JARDENIA BATISTA ALMEIDA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_decreto_003.2025_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_decreto_003.2025_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TíTULO_x000D_
 DE CIDADÃO SALITRENSE AO ILUSTRE_x000D_
 JOSE ZILTON DE BRTTO DE E DÁ OUTRAS_x000D_
 PROVTDÊNCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_04_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_04_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TITULO_x000D_
 DE CIDADÃO SALITRENSE AO ILUSTRE_x000D_
 MARCOS MARCEL RODRIGUES SOBREIRA_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_decreto_legislativo_david_05.2025_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_decreto_legislativo_david_05.2025_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TiTULO_x000D_
 DE CIDADÃO SALITRENSE AO ILUSTRE_x000D_
 DAVID LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/108/camscanner_24-04-2025_16.59.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/108/camscanner_24-04-2025_16.59.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO_x000D_
 DE CIDADÃO SALITRENSE AO ILUSTRE_x000D_
 BEZALIEL ANDRADE CAVALCANTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/109/camscanner_25-04-2025_09.31.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/109/camscanner_25-04-2025_09.31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO_x000D_
 DE CIDADÃO SALITRENSE AO ILUSTRE_x000D_
 DAVID LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_decreto_moura._.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_decreto_moura._.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão Salitrense ao ilustre Antônio Moura Neto e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/119/cidadao_salitrense_.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/119/cidadao_salitrense_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão Salitrense ao ilustre Luiz Fernando e dá outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_decreto_legislativo_n10_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_decreto_legislativo_n10_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão Salitrense ao Sr. Teodoro Silva Santos e dá outras providências.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/144/titulo_de_cidadao_salitrense_professor_bezerra.odt</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/144/titulo_de_cidadao_salitrense_professor_bezerra.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão Salitrense a ednaldo José Braz e dá outras providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_07.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_07.pdf</t>
   </si>
   <si>
     <t>proibe o faturamento de energia elétrica por estimativa de consumo,_x000D_
 a fim de oferecer outras opções de medição como o acesso remoto do leitor ou_x000D_
 possibilitar a autoleitura do medidor pelo consumidor.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/124/loteria_municipal_.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/124/loteria_municipal_.pdf</t>
   </si>
   <si>
     <t>Cria o serviço público de loteria municipal de Salitre e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recomendação</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Ceará - TCE - CE</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/204/parecer_dorgival_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/204/parecer_dorgival_001.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DE GOVERNO DA PREFEITURA MUNICIPAL DE SALITRE EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/55/resolucao_2025_1.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/55/resolucao_2025_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DAS COMISSÕES PERMANENTES PARA O ANO DE 2025</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_resolucao_-_002_-_2025.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_resolucao_-_002_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCESSÃO DE DIÁRIAS A VEREADORES E SERVIDORES DO PODER LEGISLATIVO DE SALITRE, E DA_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_resolucao_-_003_-_2025.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_resolucao_-_003_-_2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: Altera as Resoluções 00112024 e 005/2023, Define a quantidade e cargos no âmbito da Estrutura Administrativa da Câmara Municipal de Salitre - Ceara, descentralizando a estrutura, criando e extinguindo cargos em comissão, alterando seus vencimentos e dá outras providencias.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_resolucao_lider_comunitario_02.2025_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_resolucao_lider_comunitario_02.2025_001.pdf</t>
   </si>
   <si>
     <t>Encaminho para apreciação dos Nobres_x000D_
 Colegas Vereadores e Vereadora o incluso_x000D_
 Projeto de Resolução, que: "Institui, na_x000D_
 Câmara Municipal de Salitre, o Título de_x000D_
 Líder Comunitário, e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/126/contratacao_pela_camara_sem_vinculo_empregaticio_de_estagiarios_.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/126/contratacao_pela_camara_sem_vinculo_empregaticio_de_estagiarios_.pdf</t>
   </si>
   <si>
     <t>Regulamenta a contratação pela câmara municipal de Salitre-CE, de estagiários sem vínculo empregatício, estudantes de nível superior, de cursos profissionalizantes técnicos e ensino médio na forma da lei federal n• 11.788 de 25 de setembro de 2008.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/67/indicativo_projeto_de_lei_01-2025_001_1.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/67/indicativo_projeto_de_lei_01-2025_001_1.pdf</t>
   </si>
   <si>
     <t>Excelentíssimos Senhores Vereadores, Na qualidade de Presidente da Câmara Municipal de Salitre, indico a necessidade de elaboração e apresentação de um Projeto de Lei Municipal que institua a Regularização Fundiária Urbana (REURB) em nosso município, em consonância com a Lei Federal n" 13.465. 2017 .</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_07.2025.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_07.2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de elaboração e apresentação de um Projeto de Lei_x000D_
 Municipal que proíbe o faturamento de energia elétrica por estimativa de consumo,_x000D_
 a fim de oferecer outras opções de medição como o acesso remoto do leitor ou_x000D_
 possibilitar a autoleitura do medidor pelo consumidor.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_n006_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_n006_001.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos do município de Salitre, as festas dos padroeiros das comunidades indicadas e da outras providências.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_n007_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_n007_001.pdf</t>
   </si>
   <si>
     <t>Institui o censo qualificado das pessoas com autismo no município de Salitre-Ce e dá outras providências</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_silvio_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_silvio_001.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Proteção e defesa  dos Animais - CMPDA de Salitre-CE -_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_de_projeto_de_lei_02.2025_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_de_projeto_de_lei_02.2025_001.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Proteção e Defesa dos Animais - CMPDA de Salitre - CE e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_resolucao_lider_comunitario_02.2025_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_resolucao_lider_comunitario_02.2025_001.pdf</t>
   </si>
   <si>
     <t>Encaminho para apreciação dos Nobres_x000D_
 Colegas Vereadores e Vereadora o incluso_x000D_
 Projeto de Resolução, que: "Institui, na_x000D_
 Câmara Municipal de Salitre, o título de_x000D_
 Líder Comunitário, e da outras _x000D_
 providências".</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/123/denominacao_de_rua_e_da_outras_providencias._.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/123/denominacao_de_rua_e_da_outras_providencias._.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe sobre denominação de rua e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/143/nova_lei_organica_2025.docx</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/143/nova_lei_organica_2025.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da nova lei orgânica do município de Salitre e dá outras providências.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/147/pl_no15_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/147/pl_no15_001.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade publica municipal a assosiação comunitaria do sitio Lagoa dos Paulinos da lagoa dos paulinos e da outras providências</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_lei_ordinario_n_17_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_lei_ordinario_n_17_001.pdf</t>
   </si>
   <si>
     <t>Institui o programa “ESPORTE É PODER” no município de Salitre, estado do Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei_ordinario_n_18_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei_ordinario_n_18_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição gratuita de absorventes higiênicos nas unidades públicas de saúde do município de Salitre, estado do Ceará, e dá outras providências.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_21_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_21_001.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a_x000D_
 Associação Comunitária dos Jovens_x000D_
 Camponeses da Chapada do Alegre_x000D_
 (ACJC), e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA VIA QUE ABAIXO INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_exposicao_agropecuaria.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_exposicao_agropecuaria.pdf</t>
   </si>
   <si>
     <t>INSTITUI OFICIALMENTE A EXPOSALITRE - EXPOSIÇÃO AGROPECUÁRIA, COMERCIAL E CULTURAL DE SALITRE/CE, INTEGRANDO-A AO CALENDÁRIO OFICIAL DE EVENTOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_024.2025_associacao_acude_novo_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_024.2025_associacao_acude_novo_001.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Comunitária do São José do Sitio Açude Novo e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/171/projeto_de_lei_025.2025_associacao_coqueiro_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/171/projeto_de_lei_025.2025_associacao_coqueiro_001.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação dos Agricultores Familiares do Coqueiro e Adjacência -ASAFCA e dá outras providências</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_de_lei_026.2025_associacao_roncador_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_de_lei_026.2025_associacao_roncador_001.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associaçâo Comunitária do Sitio Roncador e dá outras providências.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/173/projeot_de_lei_n_27.docx</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/173/projeot_de_lei_n_27.docx</t>
   </si>
   <si>
     <t>Institui o Dia e a Semana Municipal da Agricultura                 Familiar no Município de Salitre, reconhecido como o maior produtor de farinha de mandioca do Estado do Ceará, e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_30.2025_lagoa_dos_crioulos_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_30.2025_lagoa_dos_crioulos_001.pdf</t>
   </si>
   <si>
     <t>Altera o nome do Distrito de Lagoa dos_x000D_
 Crioulos para Distrito Quilombola da Lagoa_x000D_
 dos Crioulos, manÍendo os mesmos limites e_x000D_
 descritores.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/206/plano_municipal_contra_a_seca_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/206/plano_municipal_contra_a_seca_001.pdf</t>
   </si>
   <si>
     <t>Implementa no Município de Salitre o Plano_x000D_
 Municipal de Ações contra e Seca e dá outras providências."</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_37_marciel_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_37_marciel_001.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A LEITURA DA BÍBLIA SAGRADA COMO RECURSO PARADIDÁTICO NAS ESCOLÀS DA REDE PÚBLICA E DE ENSINO NO MUNICÍPIO DE SALITRE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_n38_001.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_n38_001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DISPÔE SOBRE DENOMINAÇÃO DE RUA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/169/parecer_conjunto_05.09_002.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/169/parecer_conjunto_05.09_002.pdf</t>
   </si>
   <si>
     <t>Emenda parlamentar sob o PL N13</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>REQUERIMENTO USO DA PALAVRA EM TRIBUNA LIVRE</t>
   </si>
   <si>
     <t>convite - cont</t>
   </si>
   <si>
-    <t>https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/128/tribuna_livre_.pdf</t>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/128/tribuna_livre_.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>cont</t>
   </si>
   <si>
     <t>convite</t>
   </si>
   <si>
     <t>—————————</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Null</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -2189,68 +2211,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/52/indicativo_0011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/53/indicativo_0021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/54/indicativo_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/83/indicativo_014_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/84/indicativo_015_001_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/85/indicativo_016_001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/86/indicativo_017_001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/87/indicativo_018_001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/88/indicativo_019_001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/89/indicativo_020_001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/90/indicativo_021_001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/96/indicativo_22_002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/97/indicativo_23_001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/116/camscanner_16-05-2025_08.44.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/117/denominacao_de_rua_e_da_outras_providencias._.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/121/paulo_1_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/125/anatel_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/127/inclui_no_calendario_oficial_eventos_do_municipio_de_salitre_as_festas_dos_padroeiros_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_projeto_de_lei_n008_001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/138/indicativo__27-_acassio_batista.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/139/indicativo__28-_maria_de_fatima.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/140/indicativo__29-_silvio_pinto.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/142/indicativo__30-_gilmar_02_.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/148/indicativo_no32_001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/149/indicativo_no33_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/150/indicativo_no34_001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/158/indicativo_035.2025_001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_09_002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_10_002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/164/indicativo_36_001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/179/indicativo_no_38_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/180/indicativo_no_37_claudio_001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/182/indicativo_39_paulo_001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/183/indicativo_40_joel_001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/186/indicativo_41_001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/187/indicativo_42_001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/188/indicativo_43_001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/189/indicativo_44_001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/190/indicativo_45_001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/191/indicativo_46_001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/192/indicativo_47_001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/193/indicativo_48_001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/194/indicativo_49_001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/195/indicativo_50_001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/196/indicativo_51_001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/197/indicativo_53_001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/198/indicativo_53_001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/199/indicativo_54_001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/200/indicativo_55_001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/205/indicativo_56_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/209/indicativo_057_-_marciel.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/210/indicativo_59_marciel_001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/110/votos_de_congratulacao_embrapa.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/111/votos_de_congratulacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/159/mocao_03.2025_001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/93/camscanner_03-04-2025_16.11.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/94/camscanner_04-04-2025_08.44.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento_2025_reniva_001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_n_05.2025_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_n_06.2025_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/176/requerimento_n_04.2025_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/177/requerimento_n_03.2025_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento_n_07.2025_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/213/parecer.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_lei_01-2025_-_reajuste_magisterio_001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_02-2025_-_bolsa_musico_001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/105/oficio_no_2602003_001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_04-2025_-_reforma_adm_001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/100/mesclar_camscanner_11-04-2025_10.461.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/101/mesclar_camscanner_11-04-2025_11.011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_executivo_lei_orcamentaria_001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/135/mensagem_09-2025_001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_n10_001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/137/oficio_2705001-2025_001.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/136/piso_salarial_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/167/pl_n13.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei_n_20_001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/145/ldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/151/pl_n14.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_13_001.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/154/pl-11-2025_altera_a_lei_305-2018-licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei_16_001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/215/orcamento_001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_n28_conselho_municipal_de_juventude_de_salitre_001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_n29_conselho_municipal_de_politicas_lgbtqiapnb_001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_32_concurso_001.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_36_executivo_001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/91/oficio_sindsaude.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/201/oficio_002_001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/202/oficio_003_001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/203/oficio_004_001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_decreto_legislativo_001.2025_001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_decreto_legislativo_002.2025_001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_decreto_003.2025_001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_04_001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_decreto_legislativo_david_05.2025_001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/108/camscanner_24-04-2025_16.59.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/109/camscanner_25-04-2025_09.31.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_decreto_moura._.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/119/cidadao_salitrense_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_decreto_legislativo_n10_001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/144/titulo_de_cidadao_salitrense_professor_bezerra.odt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/124/loteria_municipal_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/204/parecer_dorgival_001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/55/resolucao_2025_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_resolucao_-_002_-_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_resolucao_-_003_-_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_resolucao_lider_comunitario_02.2025_001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/126/contratacao_pela_camara_sem_vinculo_empregaticio_de_estagiarios_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/67/indicativo_projeto_de_lei_01-2025_001_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_07.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_n006_001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_n007_001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_de_projeto_de_lei_02.2025_001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_resolucao_lider_comunitario_02.2025_001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/123/denominacao_de_rua_e_da_outras_providencias._.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/143/nova_lei_organica_2025.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/147/pl_no15_001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_lei_ordinario_n_17_001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei_ordinario_n_18_001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_21_001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_exposicao_agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_024.2025_associacao_acude_novo_001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/171/projeto_de_lei_025.2025_associacao_coqueiro_001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_de_lei_026.2025_associacao_roncador_001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/173/projeot_de_lei_n_27.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_30.2025_lagoa_dos_crioulos_001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/206/plano_municipal_contra_a_seca_001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_37_marciel_001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_n38_001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/169/parecer_conjunto_05.09_002.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/128/tribuna_livre_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salitre.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/52/indicativo_0011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/53/indicativo_0021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/54/indicativo_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/83/indicativo_014_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/84/indicativo_015_001_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/85/indicativo_016_001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/86/indicativo_017_001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/87/indicativo_018_001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/88/indicativo_019_001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/89/indicativo_020_001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/90/indicativo_021_001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/96/indicativo_22_002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/97/indicativo_23_001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/116/camscanner_16-05-2025_08.44.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/117/denominacao_de_rua_e_da_outras_providencias._.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/121/paulo_1_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/125/anatel_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/127/inclui_no_calendario_oficial_eventos_do_municipio_de_salitre_as_festas_dos_padroeiros_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_projeto_de_lei_n008_001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/138/indicativo__27-_acassio_batista.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/139/indicativo__28-_maria_de_fatima.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/140/indicativo__29-_silvio_pinto.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/142/indicativo__30-_gilmar_02_.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/148/indicativo_no32_001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/149/indicativo_no33_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/150/indicativo_no34_001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/158/indicativo_035.2025_001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_09_002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_10_002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/164/indicativo_36_001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/179/indicativo_no_38_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/180/indicativo_no_37_claudio_001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/182/indicativo_39_paulo_001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/183/indicativo_40_joel_001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/186/indicativo_41_001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/187/indicativo_42_001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/188/indicativo_43_001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/189/indicativo_44_001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/190/indicativo_45_001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/191/indicativo_46_001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/192/indicativo_47_001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/193/indicativo_48_001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/194/indicativo_49_001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/195/indicativo_50_001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/196/indicativo_51_001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/197/indicativo_53_001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/198/indicativo_53_001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/199/indicativo_54_001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/200/indicativo_55_001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/205/indicativo_56_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/209/indicativo_057_-_marciel.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/210/indicativo_59_marciel_001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/110/votos_de_congratulacao_embrapa.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/111/votos_de_congratulacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/159/mocao_03.2025_001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/93/camscanner_03-04-2025_16.11.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/94/camscanner_04-04-2025_08.44.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento_2025_reniva_001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_n_05.2025_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_n_06.2025_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/176/requerimento_n_04.2025_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/177/requerimento_n_03.2025_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento_n_07.2025_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/213/parecer.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_lei_01-2025_-_reajuste_magisterio_001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_02-2025_-_bolsa_musico_001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/105/oficio_no_2602003_001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_04-2025_-_reforma_adm_001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/100/mesclar_camscanner_11-04-2025_10.461.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/101/mesclar_camscanner_11-04-2025_11.011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_executivo_lei_orcamentaria_001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/135/mensagem_09-2025_001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_n10_001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/137/oficio_2705001-2025_001.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/136/piso_salarial_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/167/pl_n13.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei_n_20_001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/145/ldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/151/pl_n14.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_13_001.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/154/pl-11-2025_altera_a_lei_305-2018-licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei_16_001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/215/orcamento_001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_n28_conselho_municipal_de_juventude_de_salitre_001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_n29_conselho_municipal_de_politicas_lgbtqiapnb_001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_32_concurso_001.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_n_34.2025_001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_36_executivo_001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_40-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/91/oficio_sindsaude.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/201/oficio_002_001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/202/oficio_003_001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/203/oficio_004_001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_decreto_legislativo_001.2025_001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_decreto_legislativo_002.2025_001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_decreto_003.2025_001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_04_001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_decreto_legislativo_david_05.2025_001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/108/camscanner_24-04-2025_16.59.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/109/camscanner_25-04-2025_09.31.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_decreto_moura._.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/119/cidadao_salitrense_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_decreto_legislativo_n10_001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/144/titulo_de_cidadao_salitrense_professor_bezerra.odt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/124/loteria_municipal_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/204/parecer_dorgival_001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/55/resolucao_2025_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_resolucao_-_002_-_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_resolucao_-_003_-_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_resolucao_lider_comunitario_02.2025_001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/126/contratacao_pela_camara_sem_vinculo_empregaticio_de_estagiarios_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/67/indicativo_projeto_de_lei_01-2025_001_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_07.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_n006_001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_n007_001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_silvio_001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_de_projeto_de_lei_02.2025_001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_resolucao_lider_comunitario_02.2025_001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/123/denominacao_de_rua_e_da_outras_providencias._.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/143/nova_lei_organica_2025.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/147/pl_no15_001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_lei_ordinario_n_17_001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei_ordinario_n_18_001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_21_001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_exposicao_agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_024.2025_associacao_acude_novo_001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/171/projeto_de_lei_025.2025_associacao_coqueiro_001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_de_lei_026.2025_associacao_roncador_001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/173/projeot_de_lei_n_27.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_30.2025_lagoa_dos_crioulos_001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/206/plano_municipal_contra_a_seca_001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_37_marciel_001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_n38_001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/169/parecer_conjunto_05.09_002.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2025/128/tribuna_livre_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H155"/>
+  <dimension ref="A1:H157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="86" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4898,1354 +4920,1406 @@
       </c>
       <c r="D104" t="s">
         <v>308</v>
       </c>
       <c r="E104" t="s">
         <v>309</v>
       </c>
       <c r="F104" t="s">
         <v>310</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>377</v>
       </c>
       <c r="H104" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>379</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D105" t="s">
         <v>308</v>
       </c>
       <c r="E105" t="s">
         <v>309</v>
       </c>
       <c r="F105" t="s">
         <v>310</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>380</v>
       </c>
       <c r="H105" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>382</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>10</v>
+        <v>139</v>
       </c>
       <c r="D106" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" t="s">
+        <v>309</v>
+      </c>
+      <c r="F106" t="s">
+        <v>310</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="E106" t="s">
+      <c r="H106" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>385</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>151</v>
+      </c>
+      <c r="D107" t="s">
+        <v>308</v>
+      </c>
+      <c r="E107" t="s">
+        <v>309</v>
+      </c>
+      <c r="F107" t="s">
+        <v>310</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H107" t="s">
         <v>387</v>
-      </c>
-[...19 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>388</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>389</v>
+      </c>
+      <c r="E108" t="s">
         <v>390</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>391</v>
       </c>
       <c r="H108" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>393</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D109" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="E109" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="F109" t="s">
         <v>65</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>394</v>
       </c>
       <c r="H109" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>396</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D110" t="s">
+        <v>389</v>
+      </c>
+      <c r="E110" t="s">
+        <v>390</v>
+      </c>
+      <c r="F110" t="s">
+        <v>65</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="E110" t="s">
+      <c r="H110" t="s">
         <v>398</v>
-      </c>
-[...7 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>399</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>26</v>
+      </c>
+      <c r="D111" t="s">
+        <v>389</v>
+      </c>
+      <c r="E111" t="s">
+        <v>390</v>
+      </c>
+      <c r="F111" t="s">
+        <v>65</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H111" t="s">
         <v>401</v>
-      </c>
-[...19 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>402</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" t="s">
+        <v>403</v>
+      </c>
+      <c r="E112" t="s">
         <v>404</v>
-      </c>
-[...10 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F112" t="s">
         <v>22</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>405</v>
       </c>
       <c r="H112" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>407</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D113" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E113" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="F113" t="s">
-        <v>136</v>
+        <v>22</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>408</v>
       </c>
       <c r="H113" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>410</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D114" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E114" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="F114" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>411</v>
       </c>
       <c r="H114" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>413</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D115" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E115" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="F115" t="s">
-        <v>22</v>
+        <v>136</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>414</v>
       </c>
       <c r="H115" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>416</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D116" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E116" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="F116" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>417</v>
       </c>
       <c r="H116" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>419</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D117" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E117" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="F117" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>420</v>
       </c>
       <c r="H117" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>422</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D118" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E118" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="F118" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>423</v>
       </c>
       <c r="H118" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>425</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D119" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E119" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="F119" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>426</v>
       </c>
       <c r="H119" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>428</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D120" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E120" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="F120" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>429</v>
       </c>
       <c r="H120" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>431</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D121" t="s">
-        <v>432</v>
+        <v>403</v>
       </c>
       <c r="E121" t="s">
-        <v>433</v>
+        <v>404</v>
       </c>
       <c r="F121" t="s">
         <v>65</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="H121" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="D122" t="s">
-        <v>432</v>
+        <v>403</v>
       </c>
       <c r="E122" t="s">
-        <v>433</v>
+        <v>404</v>
       </c>
       <c r="F122" t="s">
         <v>65</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="H122" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>437</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123" t="s">
+        <v>438</v>
+      </c>
+      <c r="E123" t="s">
         <v>439</v>
       </c>
-      <c r="B123" t="s">
-[...5 lines deleted...]
-      <c r="D123" t="s">
+      <c r="F123" t="s">
+        <v>65</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="E123" t="s">
+      <c r="H123" t="s">
         <v>441</v>
-      </c>
-[...7 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>208</v>
+        <v>442</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D124" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="E124" t="s">
-        <v>446</v>
+        <v>439</v>
+      </c>
+      <c r="F124" t="s">
+        <v>65</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="H124" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>237</v>
+        <v>445</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D125" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E125" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F125" t="s">
-        <v>65</v>
+        <v>448</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>449</v>
       </c>
       <c r="H125" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>242</v>
+        <v>208</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D126" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="E126" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>452</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="H126" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>453</v>
+        <v>237</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D127" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="E127" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="F127" t="s">
         <v>65</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="H127" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>456</v>
+        <v>242</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D128" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="E128" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="F128" t="s">
         <v>65</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>457</v>
       </c>
       <c r="H128" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>254</v>
+        <v>459</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D129" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="E129" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="F129" t="s">
         <v>65</v>
       </c>
       <c r="G129" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H129" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D130" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="E130" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="F130" t="s">
         <v>65</v>
       </c>
       <c r="G130" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H130" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>254</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" t="s">
+        <v>465</v>
+      </c>
+      <c r="E131" t="s">
         <v>466</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
       <c r="F131" t="s">
         <v>65</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>467</v>
       </c>
       <c r="H131" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>469</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D132" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E132" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F132" t="s">
         <v>65</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H132" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>472</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="D133" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E133" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F133" t="s">
         <v>65</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>473</v>
       </c>
       <c r="H133" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>475</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D134" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E134" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F134" t="s">
         <v>65</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H134" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>478</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D135" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E135" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F135" t="s">
         <v>65</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>479</v>
       </c>
       <c r="H135" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>481</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D136" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E136" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F136" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>482</v>
       </c>
       <c r="H136" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>484</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D137" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E137" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F137" t="s">
         <v>65</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>485</v>
       </c>
       <c r="H137" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>487</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="D138" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E138" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F138" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>488</v>
       </c>
       <c r="H138" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>490</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="D139" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E139" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F139" t="s">
-        <v>131</v>
+        <v>65</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>491</v>
       </c>
       <c r="H139" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>493</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="D140" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E140" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F140" t="s">
-        <v>131</v>
+        <v>65</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>494</v>
       </c>
       <c r="H140" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>496</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="D141" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E141" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F141" t="s">
-        <v>233</v>
+        <v>131</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>497</v>
       </c>
       <c r="H141" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>499</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="D142" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E142" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F142" t="s">
-        <v>233</v>
+        <v>131</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>27</v>
+        <v>500</v>
       </c>
       <c r="H142" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="D143" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E143" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F143" t="s">
         <v>233</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H143" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>505</v>
+        <v>86</v>
       </c>
       <c r="D144" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E144" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F144" t="s">
-        <v>65</v>
+        <v>233</v>
       </c>
       <c r="G144" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H144" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>507</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>99</v>
+      </c>
+      <c r="D145" t="s">
+        <v>465</v>
+      </c>
+      <c r="E145" t="s">
+        <v>466</v>
+      </c>
+      <c r="F145" t="s">
+        <v>233</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="B145" t="s">
-[...2 lines deleted...]
-      <c r="C145" t="s">
+      <c r="H145" t="s">
         <v>509</v>
-      </c>
-[...13 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>352</v>
+        <v>511</v>
       </c>
       <c r="D146" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E146" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F146" t="s">
         <v>65</v>
       </c>
       <c r="G146" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H146" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>514</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
         <v>515</v>
       </c>
-      <c r="B147" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D147" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E147" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F147" t="s">
         <v>65</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>516</v>
       </c>
       <c r="H147" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>518</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>107</v>
+        <v>352</v>
       </c>
       <c r="D148" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E148" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F148" t="s">
         <v>65</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>519</v>
       </c>
       <c r="H148" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>521</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="D149" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E149" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F149" t="s">
-        <v>131</v>
+        <v>65</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>522</v>
       </c>
       <c r="H149" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>524</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="D150" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E150" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F150" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>525</v>
       </c>
       <c r="H150" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>527</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="D151" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E151" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F151" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>528</v>
       </c>
       <c r="H151" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>530</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="D152" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" t="s">
+        <v>466</v>
+      </c>
+      <c r="F152" t="s">
+        <v>22</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="E152" t="s">
+      <c r="H152" t="s">
         <v>532</v>
-      </c>
-[...4 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>533</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>144</v>
+      </c>
+      <c r="D153" t="s">
+        <v>465</v>
+      </c>
+      <c r="E153" t="s">
+        <v>466</v>
+      </c>
+      <c r="F153" t="s">
+        <v>136</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H153" t="s">
         <v>535</v>
-      </c>
-[...19 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>10</v>
       </c>
       <c r="D154" t="s">
+        <v>537</v>
+      </c>
+      <c r="E154" t="s">
+        <v>538</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H154" t="s">
         <v>540</v>
-      </c>
-[...7 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>541</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>268</v>
+      </c>
+      <c r="E155" t="s">
+        <v>542</v>
+      </c>
+      <c r="F155" t="s">
         <v>543</v>
       </c>
-      <c r="B155" t="s">
-[...2 lines deleted...]
-      <c r="C155" t="s">
+      <c r="G155" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H155" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>545</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" t="s">
+        <v>546</v>
+      </c>
+      <c r="E156" t="s">
+        <v>547</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H156" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>549</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
         <v>17</v>
       </c>
-      <c r="D155" t="s">
-[...5 lines deleted...]
-      <c r="F155" t="s">
+      <c r="D157" t="s">
+        <v>546</v>
+      </c>
+      <c r="E157" t="s">
+        <v>547</v>
+      </c>
+      <c r="F157" t="s">
         <v>310</v>
       </c>
-      <c r="G155" s="1" t="s">
+      <c r="G157" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H155" t="s">
-        <v>544</v>
+      <c r="H157" t="s">
+        <v>550</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6360,50 +6434,52 @@
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>