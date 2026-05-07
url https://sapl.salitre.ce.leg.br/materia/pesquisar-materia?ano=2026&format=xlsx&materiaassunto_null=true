--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="169">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -163,121 +163,248 @@
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/229/indicativo_06_2026_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER_x000D_
 EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA DE OBRAS, O_x000D_
 EMPISSARRAMENTO E_x000D_
 PATROLAGEM DA ESTRADA_x000D_
 DO SITIO BAIXA DO MEIO,_x000D_
 NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Acassio</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/234/indicativo_acassio_001.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal a realização de limpeza, drenagem, melhoria do escoamento de águas e recuperação da pavimentação da viela (beco) localizada na Rua São Pedro e da outras providencias.</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/240/indicativo_08.2026_acassio_001.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL E, A SECRETARIA DE URBANISMO E MEIO AMBIENTE A REALIZAÇÃO DE ILUMINAÇÃO PÚBLICA NA_x000D_
+REGIÃO PROXMA A BASE MISSIONÁRIA LOCALIZADA NO BAIRRO BARREIROS.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/</t>
+  </si>
+  <si>
+    <t>DISPÔE SOBRE A INSTALAÇÃO _x000D_
+CÂMERAS DE MONITORAMENTO_x000D_
+NAS ESCOLAS PUBLICAS_x000D_
+MUNICIPAIS DE SALITRE,_x000D_
+ESTABELECE NORMAS DE SUPERVISÃO DOS BANHEIROS_x000D_
+ESCOLARES E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>JOEL LIMA</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/248/requerimento_no_01_001.pdf</t>
+  </si>
+  <si>
+    <t>Requer a tramitação em regime de urgência especial do Projeto de_x000D_
+Lei n' 15/2026, que institui feriado municipal no distrito Quilornbola de_x000D_
+Lagoa dos Crioulos, neste município de Salitre-CE, em razão da festa do_x000D_
+padroeiro e data cultural quilombola.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Ceará - TCE - CE</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/217/parecer_previo__contas_de_governo_de_rondilson.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DE GOVERNO DE_x000D_
 SALITRE. EXERCÍCIO DE 2019. DIRETORIA DE_x000D_
 CONTAS DE GOVERNO E PARECER_x000D_
 MINISTERIAL SUGERINDO A EMISSÃO DE_x000D_
 PARECER PRÉVIO PELA DESAPROVAÇÃO_x000D_
 DAS CONTAS. DESCUMPRIMENTO DO ART._x000D_
 20, INCISO III, ALÍNEA B DA LRF. DECISÃO_x000D_
 UNÂNIME DO PLENO VIRTUAL DO TCE/CE_x000D_
 PELA EMISSÃO DE PARECER PRÉVIO PELA_x000D_
 IRREGULARIDADE DAS CONTAS._x000D_
  RECOMENDAÇÕES, NOTIFICAÇÃO,_x000D_
  E ENCAMINHAMENTO À CÂMARA MUNICIPAL_x000D_
 PARA JULGAMENTO.</t>
   </si>
   <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>CCLOF - Comissão de Constituição e Justiça ,Legislação,Orçamento,Finanças,Tributação</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/238/parecer_juridico_2026.03.26-1_-_contas_salitre.pdf</t>
+  </si>
+  <si>
+    <t>Apreciação do Parecer Prévio nº 338/2024 TCE-CE.   _x000D_
+análise das Contas de Governo do Município de Salitre/CE, exercício financeiro de 2019, de responsabilidade do gestor Rondilson de Alencar Ribeiro, conforme Processo nº 10314/2020-0, apreciado pelo Tribunal de Contas do Estado do Ceará.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/239/parecer_001.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça Orçamento, Finanças, Tributação</t>
+  </si>
+  <si>
     <t>237</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Rondilson de Alencar Ribeiro</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/237/projeto_de_lei_01-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROMOÇÃO DA ALIMENTAÇÃO ADEQUADA E SAUDÁVEL NO AMBIENTE ESCOLAR POR MEIO EDUCAÇÃO ALIMENTAR E NUTRICIONAL E DA REGULAÇÃO DA DISTRIBUIÇÃO, COMERCIALIZAÇÃO, E COMUNICAÇÃO MERCADOLÓGICA DE ALIMENTOS E BEBIDAS NAS UNIDADES ESCOLARES DA REDE PÚBLICA DE EDUCAÇÃO BÁSICA DO MUNICÍPIO DE SALITRE.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/236/projeto_de_lei_03-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DA VIGÊNCIA  DO PLANO MUNICIPAL DE EDUCAÇÃO DE SALITRE-CE. APROVADO PELA LEI MUNICIPAL Número _x000D_
 233/2015.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/230/projeto_de_lei_n_04.2026_reajuste_dos_professores_001.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A CONCESSÃO DO REAJUSTE AO SALARIO-BASE DOS_x000D_
 PROFISSIONAIS DO MAGTSTÉRIO DA REDE PÚBLICA DE EDUCAÇÃO DO_x000D_
 MUNICÍPIO DE SALITRE-CE E DÁ OUTRAS PROVIDÊNCIÂS.</t>
   </si>
   <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/242/projeto_de_lei_07_002.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE À PRORROGAÇÃO DO PRAZO_x000D_
+PARA DIVULGAÇÃO DA AGENDA_x000D_
+TRANSVERSAL DO PLANO PLURIANUAL _ PPA_x000D_
+2026-2029.</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/255/projeto_de_lei_08_001.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE VACINAÇÃO NAS_x000D_
+ESCOLAS PARA OS (AS) ALUNOS (AS) DA_x000D_
+EDUCAÇÂO INFANTIL E DO ENSINO_x000D_
+FUNDAMENTAL DAS ESCOLAS PÚBLICAS E_x000D_
+PRIVADAS, BEM COMO A ESTRATÉGIA MUNICIPAL_x000D_
+DE VACINAÇÃO EXTRAMUROS E DÁ OUTRÁS_x000D_
+PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/254/projeto_de_lei_11_001.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA_x000D_
+ELABORACÃ0 E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA o EXERCÍCIO_x000D_
+FINANCEIRO DE 2027 E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/252/projeto_de_lei_n_13_001.pdf</t>
+  </si>
+  <si>
+    <t>INSTTTUI O PROGRAMA DE DIGNIDADE LIENSTRUAL NO MUNICÍPIO DE_x000D_
+SALITRE.CE, COM A DISTRIBUICÃO GRATUITA DE ABSORVENTES HIGIÊNICOS,</t>
+  </si>
+  <si>
     <t>220</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_de_lei_35_001.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O NÚCLE0 MUNICIPAL DE EDUCAÇÃ0 PERMANENTE EM SAÚDE. NUMEPS, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICIPIO DE SALITRE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_39_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARACÃO DE BENS MÓVEIS ISERVÍVEIS AUTORIZA O EXECUTIVO A PROCEDER A ALIENAÇÃO DESSES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
@@ -286,103 +413,217 @@
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/216/oficio_no_418.2026-ssp_proc_10314.2020-0_pres_cam_salitre.pdf</t>
   </si>
   <si>
     <t>NOTIFICADO da apreciação do processo_x000D_
 pelo Parecer Prévio n° 338/2024, conforme detalhado na decisão.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Secretaria municipal de urbanismo e Meio Ambiente - SMA</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/233/oficio_poda_das_arvores_001.pdf</t>
   </si>
   <si>
     <t>Ofício informando que na quadra invernosa será realizada a poda das árvores nas vias públicas, praças e canteiros.</t>
   </si>
   <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/256/oficio_no_4391-2026-ssp_proc_no_04214-2022-1.pdf</t>
+  </si>
+  <si>
+    <t>FICA NOTIFICADO a apreciação do processo do_x000D_
+Parecer Prévio nº 189/2025, conforme detalhado na decisão.</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>convite - cont</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/257/salitre_espaco_tribuna_1.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicitação de Uso da Tribuna Para Debatermos o Reajuste do Piso_x000D_
+dos Agentes Comunitários de Saúde e Agentes de Combate as Endemias</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>DEC</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>maria</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/249/projeto_de_decreto_no_01_de_2026_001.pdf</t>
+  </si>
+  <si>
+    <t>DISPÔE SOBRE A CONCESSÂO DE TITULO DE CIDADÂO SALITRENSE AO REVERENDISSIOMO PADRE ANTONIO MARCOS DANTAS SILVA E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
     <t>218</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/218/resolucao_0022025_diarias_2026.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS A VEREADORES E SERVIDORES DO PODER LEGISLATIVO DE SALITRE, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/219/resolucao_novo_salario_minimo.docx</t>
   </si>
   <si>
     <t>Altera a Resolução 003/2025, alterando seus vencimentos e dá outras providencias</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o novo regimento interno da câmara municipal de Salitre.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>silvio</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/227/projeto_de_lei_n_05_silvio_pinto_001.pdf</t>
   </si>
   <si>
     <t>Denomina de MARIA NEUMAM DE SOUZA LIMA, a futura Escola_x000D_
 Municipal de Ensino de Tempo Integral localizada no Sitio Pau D Arco, neste_x000D_
 município de Salitre-CE e dá outras providências'</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/235/projeto_de_lei_n_05_silvio_pinto_001.pdf</t>
   </si>
   <si>
     <t>Ementa: Denomina de MARIA NEUMAM DE SOUZA LIMA, a futura Escola_x000D_
 Municipal de Ensino de Tempo Integral localizada no Sitio Pau D Arco, neste_x000D_
 município de Salitre-CE e dá outras providências'</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/243/pl_no_09_que_institui_a_folga_remunerada_no_dia_do_aniversario_001.pdf</t>
+  </si>
+  <si>
+    <t>PL QUE INSTITUI A FOLGA REMUNERADA NO DIA DO ANIVERSARIO DO SERVIDOR PUBLICO MUNICIPAL DE SALITRE-CE E DA OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>CARLINHOS DA BULANDEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/244/projeto_de_lei_escola_esposa_de_carlinhos.docx</t>
+  </si>
+  <si>
+    <t>: Dá denominação de "Escola Municipal Plácida Maria de Negreiros à futura Escola Municipal, localizada no Bairro Alto Alegre. neste Município de Salitre-CE, e dá outras providências</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/250/projeto_de_lei_no_15_001.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: INSTITUI FERIADO MUNICIPAL_x000D_
+NO DISTRITO DE QUILOMBOLA LACOA_x000D_
+DOS CRIOULOS, NESTE MUNICÍPIO DE_x000D_
+SALITRE-CE, EM VIRTUDE DA FESTA DO_x000D_
+PADROEIRO E DA CULTURA_x000D_
+QUILOMBOLA, A SER COMEMORADO NO_x000D_
+DIA 13 DE MAIO DE CADA ANO, E DÁ_x000D_
+OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>PAULO DO ESPIRITO SANTO</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/251/projeto_de_lei_no_14_001.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Denomina de FRANCISCA MARIA DE OLIVEIRA BANDEIRA, a futura_x000D_
+Escola Municipal de Ensino de Tempo lntegral localizada no Sitio Pau D Arco, neste_x000D_
+município de Salitre-CE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/253/projeto_de_lei_no_12_001.pdf</t>
+  </si>
+  <si>
+    <t>Ementâ! Institui o "Dia Municipal do Evangélico" no município de Salitre - CE, e dá_x000D_
+outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>cont</t>
   </si>
   <si>
     <t>convite</t>
   </si>
   <si>
     <t>Executivo - EX</t>
   </si>
   <si>
     <t>http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/222/convite.pdf</t>
   </si>
   <si>
     <t>CONVITE-PREVENÇÃO E CUIDADO NO CE. ESTAÇÃO MÓVEL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -704,68 +945,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/231/indicativo_01_claudio.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/232/indicativo_02_gilmar.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/225/indicativo_03_2026_001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/226/indicativo_04_2026_001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/228/indicativo_05_2026_001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/229/indicativo_06_2026_001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/234/indicativo_acassio_001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/217/parecer_previo__contas_de_governo_de_rondilson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/237/projeto_de_lei_01-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/236/projeto_de_lei_03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/230/projeto_de_lei_n_04.2026_reajuste_dos_professores_001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_de_lei_35_001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_39_001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/216/oficio_no_418.2026-ssp_proc_10314.2020-0_pres_cam_salitre.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/233/oficio_poda_das_arvores_001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/218/resolucao_0022025_diarias_2026.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/219/resolucao_novo_salario_minimo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/227/projeto_de_lei_n_05_silvio_pinto_001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/235/projeto_de_lei_n_05_silvio_pinto_001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/222/convite.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/231/indicativo_01_claudio.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/232/indicativo_02_gilmar.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/225/indicativo_03_2026_001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/226/indicativo_04_2026_001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/228/indicativo_05_2026_001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/229/indicativo_06_2026_001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/234/indicativo_acassio_001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/240/indicativo_08.2026_acassio_001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/248/requerimento_no_01_001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/217/parecer_previo__contas_de_governo_de_rondilson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/238/parecer_juridico_2026.03.26-1_-_contas_salitre.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/239/parecer_001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/237/projeto_de_lei_01-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/236/projeto_de_lei_03-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/230/projeto_de_lei_n_04.2026_reajuste_dos_professores_001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/242/projeto_de_lei_07_002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/255/projeto_de_lei_08_001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/254/projeto_de_lei_11_001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/252/projeto_de_lei_n_13_001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_de_lei_35_001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_39_001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/216/oficio_no_418.2026-ssp_proc_10314.2020-0_pres_cam_salitre.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/233/oficio_poda_das_arvores_001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/256/oficio_no_4391-2026-ssp_proc_no_04214-2022-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/257/salitre_espaco_tribuna_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/249/projeto_de_decreto_no_01_de_2026_001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/218/resolucao_0022025_diarias_2026.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/219/resolucao_novo_salario_minimo.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/227/projeto_de_lei_n_05_silvio_pinto_001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/235/projeto_de_lei_n_05_silvio_pinto_001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/243/pl_no_09_que_institui_a_folga_remunerada_no_dia_do_aniversario_001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/244/projeto_de_lei_escola_esposa_de_carlinhos.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/250/projeto_de_lei_no_15_001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/251/projeto_de_lei_no_14_001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/253/projeto_de_lei_no_12_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salitre.ce.leg.br/media/sapl/public/materialegislativa/2026/222/convite.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="53" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="79.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -938,396 +1179,879 @@
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B10" t="s">
-[...5 lines deleted...]
-      <c r="D10" t="s">
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B11" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F15" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F16" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="E17" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" t="s">
+        <v>72</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F18" t="s">
+        <v>72</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
-[...11 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" t="s">
+        <v>71</v>
+      </c>
+      <c r="F19" t="s">
+        <v>72</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...5 lines deleted...]
-      <c r="D19" t="s">
+      <c r="H19" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="E20" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21" t="s">
+        <v>72</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
         <v>94</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" t="s">
+        <v>70</v>
+      </c>
+      <c r="E22" t="s">
+        <v>71</v>
+      </c>
+      <c r="F22" t="s">
+        <v>72</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" t="s">
+        <v>70</v>
+      </c>
+      <c r="E23" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" t="s">
+        <v>72</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H23" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>10</v>
       </c>
-      <c r="D21" t="s">
-[...12 lines deleted...]
-        <v>99</v>
+      <c r="D24" t="s">
+        <v>104</v>
+      </c>
+      <c r="E24" t="s">
+        <v>105</v>
+      </c>
+      <c r="F24" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" t="s">
+        <v>104</v>
+      </c>
+      <c r="E25" t="s">
+        <v>105</v>
+      </c>
+      <c r="F25" t="s">
+        <v>109</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" t="s">
+        <v>104</v>
+      </c>
+      <c r="E26" t="s">
+        <v>105</v>
+      </c>
+      <c r="F26" t="s">
+        <v>59</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H26" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D27" t="s">
+        <v>104</v>
+      </c>
+      <c r="E27" t="s">
+        <v>105</v>
+      </c>
+      <c r="F27" t="s">
+        <v>116</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H27" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
+        <v>120</v>
+      </c>
+      <c r="E28" t="s">
+        <v>121</v>
+      </c>
+      <c r="F28" t="s">
+        <v>122</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H28" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
+        <v>126</v>
+      </c>
+      <c r="E29" t="s">
+        <v>127</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H29" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" t="s">
+        <v>126</v>
+      </c>
+      <c r="E30" t="s">
+        <v>127</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H30" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>133</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31" t="s">
+        <v>126</v>
+      </c>
+      <c r="E31" t="s">
+        <v>127</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H31" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>136</v>
+      </c>
+      <c r="E32" t="s">
+        <v>137</v>
+      </c>
+      <c r="F32" t="s">
+        <v>138</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H32" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" t="s">
+        <v>136</v>
+      </c>
+      <c r="E33" t="s">
+        <v>137</v>
+      </c>
+      <c r="F33" t="s">
+        <v>138</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H33" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>47</v>
+      </c>
+      <c r="D34" t="s">
+        <v>136</v>
+      </c>
+      <c r="E34" t="s">
+        <v>137</v>
+      </c>
+      <c r="F34" t="s">
+        <v>138</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>148</v>
+      </c>
+      <c r="D35" t="s">
+        <v>136</v>
+      </c>
+      <c r="E35" t="s">
+        <v>137</v>
+      </c>
+      <c r="F35" t="s">
+        <v>149</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H35" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36" t="s">
+        <v>136</v>
+      </c>
+      <c r="E36" t="s">
+        <v>137</v>
+      </c>
+      <c r="F36" t="s">
+        <v>53</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H36" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>156</v>
+      </c>
+      <c r="D37" t="s">
+        <v>136</v>
+      </c>
+      <c r="E37" t="s">
+        <v>137</v>
+      </c>
+      <c r="F37" t="s">
+        <v>157</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H37" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>92</v>
+      </c>
+      <c r="D38" t="s">
+        <v>136</v>
+      </c>
+      <c r="E38" t="s">
+        <v>137</v>
+      </c>
+      <c r="F38" t="s">
+        <v>138</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H38" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>163</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>164</v>
+      </c>
+      <c r="E39" t="s">
+        <v>165</v>
+      </c>
+      <c r="F39" t="s">
+        <v>166</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H39" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>